--- v0 (2025-10-12)
+++ v1 (2026-10-02)
@@ -474,51 +474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
     <col min="11" max="11" width="25" customWidth="true" style="0"/>
     <col min="12" max="12" width="25" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" customWidth="true" style="0"/>
     <col min="14" max="14" width="25" customWidth="true" style="0"/>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1134,55 +1134,77 @@
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="4">
         <v>2025</v>
       </c>
       <c r="B28" s="2" t="s"/>
       <c r="C28" s="2" t="s"/>
       <c r="D28" s="2" t="s"/>
       <c r="E28" s="2" t="s"/>
       <c r="F28" s="2">
         <v>824477.0110000001</v>
       </c>
       <c r="G28" s="2" t="s"/>
       <c r="H28" s="2" t="s"/>
       <c r="I28" s="2" t="s"/>
       <c r="J28" s="2">
         <v>2600000</v>
       </c>
       <c r="K28" s="2" t="s"/>
       <c r="L28" s="2" t="s"/>
       <c r="M28" s="2" t="s"/>
       <c r="N28" s="2">
         <v>3424477.011</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
-      <c r="A30" s="5"/>
+    <row r="29" spans="1:14">
+      <c r="A29" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="2" t="s"/>
+      <c r="C29" s="2" t="s"/>
+      <c r="D29" s="2" t="s"/>
+      <c r="E29" s="2" t="s"/>
+      <c r="F29" s="2" t="s"/>
+      <c r="G29" s="2" t="s"/>
+      <c r="H29" s="2" t="s"/>
+      <c r="I29" s="2" t="s"/>
+      <c r="J29" s="2">
+        <v>8200000</v>
+      </c>
+      <c r="K29" s="2" t="s"/>
+      <c r="L29" s="2" t="s"/>
+      <c r="M29" s="2" t="s"/>
+      <c r="N29" s="2">
+        <v>8200000</v>
+      </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="5"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>