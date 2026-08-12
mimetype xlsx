--- v1 (2026-04-12)
+++ v2 (2026-08-12)
@@ -491,63 +491,63 @@
   <si>
     <t>92.191.000-2</t>
   </si>
   <si>
     <t>ORPI S.A. EN LIQUIDACION</t>
   </si>
   <si>
     <t>ORPI</t>
   </si>
   <si>
     <t>27/10/2005</t>
   </si>
   <si>
     <t>27/11/2005</t>
   </si>
   <si>
     <t>02/12/2005</t>
   </si>
   <si>
     <t>77.498.870-K</t>
   </si>
   <si>
     <t>TRANSELEC S.A.</t>
   </si>
   <si>
+    <t>TRANSELEC-B</t>
+  </si>
+  <si>
+    <t>18/10/2005</t>
+  </si>
+  <si>
+    <t>13/10/2005</t>
+  </si>
+  <si>
+    <t>12/12/2005</t>
+  </si>
+  <si>
     <t>TRANSELEC-A</t>
-  </si>
-[...10 lines deleted...]
-    <t>TRANSELEC-B</t>
   </si>
   <si>
     <t>96.722.580-0</t>
   </si>
   <si>
     <t>INFRAESTRUCTURA DOS MIL S.A.</t>
   </si>
   <si>
     <t>INFRAESTRUCTURA 2000</t>
   </si>
   <si>
     <t>17/11/2005</t>
   </si>
   <si>
     <t>19/12/2005</t>
   </si>
   <si>
     <t>13/12/2005</t>
   </si>
   <si>
     <t>96.956.660-5</t>
   </si>
   <si>
     <t>SOCIEDAD AUSTRAL DE ELECTRICIDAD S.A.</t>
   </si>
@@ -1608,51 +1608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O101"/>
+  <dimension ref="A1:O106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
     <col min="11" max="11" width="25" customWidth="true" style="0"/>
     <col min="12" max="12" width="25" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" customWidth="true" style="0"/>
     <col min="14" max="14" width="25" customWidth="true" style="0"/>
     <col min="15" max="15" width="25" customWidth="true" style="0"/>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3129,125 +3129,125 @@
       </c>
       <c r="M37" s="3">
         <v>1350000</v>
       </c>
       <c r="N37" s="3">
         <v>1350000</v>
       </c>
       <c r="O37" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="2">
         <v>2005</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E38" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>55</v>
+        <v>120</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>160</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>161</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>162</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K38" s="5">
         <v>18746.35</v>
       </c>
       <c r="L38" s="3">
-        <v>890000</v>
+        <v>110000</v>
       </c>
       <c r="M38" s="3">
-        <v>16684251.5</v>
+        <v>2062098.5</v>
       </c>
       <c r="N38" s="3">
-        <v>16684251.5</v>
+        <v>2062098.5</v>
       </c>
       <c r="O38" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2">
         <v>2005</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E39" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>160</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>161</v>
       </c>
       <c r="I39" s="4" t="s">
         <v>162</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K39" s="5">
         <v>18746.35</v>
       </c>
       <c r="L39" s="3">
-        <v>110000</v>
+        <v>890000</v>
       </c>
       <c r="M39" s="3">
-        <v>2062098.5</v>
+        <v>16684251.5</v>
       </c>
       <c r="N39" s="3">
-        <v>2062098.5</v>
+        <v>16684251.5</v>
       </c>
       <c r="O39" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="2">
         <v>2005</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E40" s="3" t="s"/>
       <c r="F40" s="2" t="s"/>
       <c r="G40" s="4" t="s">
         <v>167</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>168</v>
@@ -3354,125 +3354,125 @@
       </c>
       <c r="M42" s="3">
         <v>8231880.666</v>
       </c>
       <c r="N42" s="3">
         <v>8231880.666</v>
       </c>
       <c r="O42" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2">
         <v>2005</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E43" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>55</v>
+        <v>120</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>160</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>161</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>168</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K43" s="5">
         <v>18746.35</v>
       </c>
       <c r="L43" s="3">
-        <v>890000</v>
+        <v>110000</v>
       </c>
       <c r="M43" s="3">
-        <v>16684251.5</v>
+        <v>2062098.5</v>
       </c>
       <c r="N43" s="3">
-        <v>16684251.5</v>
+        <v>2062098.5</v>
       </c>
       <c r="O43" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="2">
         <v>2005</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E44" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>160</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>161</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>168</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K44" s="5">
         <v>18746.35</v>
       </c>
       <c r="L44" s="3">
-        <v>110000</v>
+        <v>890000</v>
       </c>
       <c r="M44" s="3">
-        <v>2062098.5</v>
+        <v>16684251.5</v>
       </c>
       <c r="N44" s="3">
-        <v>2062098.5</v>
+        <v>16684251.5</v>
       </c>
       <c r="O44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2">
         <v>2006</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E45" s="3">
         <v>3</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="4" t="s">
@@ -3864,128 +3864,128 @@
       </c>
       <c r="L53" s="3">
         <v>283857954</v>
       </c>
       <c r="M53" s="3">
         <v>22312441</v>
       </c>
       <c r="N53" s="3">
         <v>22312441</v>
       </c>
       <c r="O53" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="2">
         <v>2008</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E54" s="3">
         <v>1</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>55</v>
+        <v>120</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>205</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>206</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>207</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K54" s="5">
         <v>41</v>
       </c>
       <c r="L54" s="3">
-        <v>873995447</v>
+        <v>83161638</v>
       </c>
       <c r="M54" s="3">
-        <v>35833813.327</v>
+        <v>3409627.158</v>
       </c>
       <c r="N54" s="3">
-        <v>35833813.327</v>
+        <v>3409627.158</v>
       </c>
       <c r="O54" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2">
         <v>2008</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E55" s="3">
         <v>1</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>205</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>206</v>
       </c>
       <c r="I55" s="4" t="s">
         <v>207</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K55" s="5">
         <v>41</v>
       </c>
       <c r="L55" s="3">
-        <v>83161638</v>
+        <v>873995447</v>
       </c>
       <c r="M55" s="3">
-        <v>3409627.158</v>
+        <v>35833813.327</v>
       </c>
       <c r="N55" s="3">
-        <v>3409627.158</v>
+        <v>35833813.327</v>
       </c>
       <c r="O55" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="2">
         <v>2008</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E56" s="3">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="4" t="s">
@@ -5402,587 +5402,812 @@
       </c>
       <c r="J87" s="2" t="s">
         <v>33</v>
       </c>
       <c r="K87" s="5">
         <v>0.01272</v>
       </c>
       <c r="L87" s="3">
         <v>10376645776</v>
       </c>
       <c r="M87" s="3">
         <v>13200.273</v>
       </c>
       <c r="N87" s="3">
         <v>11069880.94053</v>
       </c>
       <c r="O87" s="6">
         <v>838.61</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="2">
         <v>2022</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>273</v>
+        <v>338</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>274</v>
+        <v>339</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>275</v>
+        <v>340</v>
       </c>
       <c r="E88" s="3" t="s"/>
       <c r="F88" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G88" s="4" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="H88" s="4" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="I88" s="4" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="J88" s="2" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K88" s="5">
-        <v>7.46002</v>
+        <v>0.01272</v>
       </c>
       <c r="L88" s="3">
-        <v>2815004995</v>
+        <v>10376645776</v>
       </c>
       <c r="M88" s="3">
-        <v>21000000</v>
+        <v>13200.273</v>
       </c>
       <c r="N88" s="3">
-        <v>21000000</v>
+        <v>11069880.94053</v>
       </c>
       <c r="O88" s="6">
-        <v>1</v>
+        <v>838.61</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2">
         <v>2022</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>338</v>
+        <v>273</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>339</v>
+        <v>274</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>340</v>
+        <v>275</v>
       </c>
       <c r="E89" s="3" t="s"/>
       <c r="F89" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G89" s="4" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="H89" s="4" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="J89" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K89" s="5">
-        <v>0.00385</v>
+        <v>7.46002</v>
       </c>
       <c r="L89" s="3">
-        <v>10376645776</v>
+        <v>2815004995</v>
       </c>
       <c r="M89" s="3">
-        <v>40000.932</v>
+        <v>21000000</v>
       </c>
       <c r="N89" s="3">
-        <v>36633253.53492</v>
+        <v>21000000</v>
       </c>
       <c r="O89" s="6">
-        <v>915.8099999999999</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="2">
         <v>2022</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="E90" s="3" t="s"/>
       <c r="F90" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G90" s="4" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="H90" s="4" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="I90" s="4" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="J90" s="2" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K90" s="5">
-        <v>5.47394</v>
+        <v>0.00385</v>
       </c>
       <c r="L90" s="3">
-        <v>12770259168</v>
+        <v>10376645776</v>
       </c>
       <c r="M90" s="3">
-        <v>69903619.7</v>
+        <v>40000.932</v>
       </c>
       <c r="N90" s="3">
-        <v>69903619.7</v>
+        <v>36633253.53492</v>
       </c>
       <c r="O90" s="6">
-        <v>1</v>
+        <v>915.8099999999999</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2">
         <v>2022</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>338</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>339</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>340</v>
       </c>
       <c r="E91" s="3" t="s"/>
       <c r="F91" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>347</v>
       </c>
       <c r="H91" s="4" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>33</v>
       </c>
       <c r="K91" s="5">
-        <v>0.0081</v>
+        <v>0.00385</v>
       </c>
       <c r="L91" s="3">
         <v>10376645776</v>
       </c>
       <c r="M91" s="3">
-        <v>83999.985</v>
+        <v>40000.932</v>
       </c>
       <c r="N91" s="3">
-        <v>74730586.65525</v>
+        <v>36633253.53492</v>
       </c>
       <c r="O91" s="6">
-        <v>889.65</v>
+        <v>915.8099999999999</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="2">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="E92" s="3" t="s"/>
+        <v>351</v>
+      </c>
+      <c r="E92" s="3">
+        <v>1</v>
+      </c>
       <c r="F92" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="4" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="H92" s="4" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="I92" s="4" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="J92" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K92" s="5">
-        <v>0.00775</v>
+        <v>5.47394</v>
       </c>
       <c r="L92" s="3">
-        <v>7480886772</v>
+        <v>12770259168</v>
       </c>
       <c r="M92" s="3">
-        <v>58000</v>
+        <v>69903619.7</v>
       </c>
       <c r="N92" s="3">
-        <v>47928300</v>
+        <v>69903619.7</v>
       </c>
       <c r="O92" s="6">
-        <v>826.35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>361</v>
+        <v>338</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>362</v>
+        <v>339</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>363</v>
+        <v>340</v>
       </c>
       <c r="E93" s="3" t="s"/>
       <c r="F93" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G93" s="4" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="H93" s="4" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="I93" s="4" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K93" s="5">
-        <v>5.39</v>
+        <v>0.0081</v>
       </c>
       <c r="L93" s="3">
-        <v>129897804</v>
-[...2 lines deleted...]
-      <c r="N93" s="3"/>
+        <v>10376645776</v>
+      </c>
+      <c r="M93" s="3">
+        <v>83999.985</v>
+      </c>
+      <c r="N93" s="3">
+        <v>74730586.65525</v>
+      </c>
       <c r="O93" s="6">
-        <v>1</v>
+        <v>889.65</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="2">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>367</v>
+        <v>338</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>368</v>
+        <v>339</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="E94" s="3" t="s"/>
       <c r="F94" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G94" s="4" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="H94" s="4" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="I94" s="4" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="K94" s="5" t="s"/>
+        <v>33</v>
+      </c>
+      <c r="K94" s="5">
+        <v>0.0081</v>
+      </c>
       <c r="L94" s="3">
-        <v>1000000</v>
+        <v>10376645776</v>
       </c>
       <c r="M94" s="3">
-        <v>800</v>
+        <v>83999.985</v>
       </c>
       <c r="N94" s="3">
-        <v>800</v>
+        <v>74730586.65525</v>
       </c>
       <c r="O94" s="6">
-        <v>1</v>
+        <v>889.65</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2">
         <v>2023</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E95" s="3" t="s"/>
       <c r="F95" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G95" s="4" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="H95" s="4" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="I95" s="4" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>33</v>
       </c>
       <c r="K95" s="5">
-        <v>0.00535</v>
+        <v>0.00775</v>
       </c>
       <c r="L95" s="3">
         <v>7480886772</v>
       </c>
       <c r="M95" s="3">
-        <v>40000</v>
+        <v>58000</v>
       </c>
       <c r="N95" s="3">
-        <v>31737200</v>
+        <v>47928300</v>
       </c>
       <c r="O95" s="6">
-        <v>793.4299999999999</v>
+        <v>826.35</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="2">
         <v>2023</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>338</v>
+        <v>361</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>339</v>
+        <v>362</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>340</v>
+        <v>363</v>
       </c>
       <c r="E96" s="3" t="s"/>
       <c r="F96" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="4" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="H96" s="4" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="I96" s="4" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K96" s="5">
-        <v>0.01156</v>
+        <v>5.39</v>
       </c>
       <c r="L96" s="3">
-        <v>10376645776</v>
-[...6 lines deleted...]
-      </c>
+        <v>129897804</v>
+      </c>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
       <c r="O96" s="6">
-        <v>904.3099999999999</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2">
         <v>2023</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>338</v>
+        <v>367</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>339</v>
+        <v>368</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="E97" s="3" t="s"/>
+        <v>369</v>
+      </c>
+      <c r="E97" s="3">
+        <v>2</v>
+      </c>
       <c r="F97" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G97" s="4" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="H97" s="4" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="I97" s="4" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="K97" s="5" t="s"/>
       <c r="L97" s="3">
-        <v>10376645776</v>
+        <v>1000000</v>
       </c>
       <c r="M97" s="3">
-        <v>132000.273</v>
+        <v>800</v>
       </c>
       <c r="N97" s="3">
-        <v>113946595.66179</v>
+        <v>800</v>
       </c>
       <c r="O97" s="6">
-        <v>863.23</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" s="2">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="E98" s="3" t="s"/>
       <c r="F98" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G98" s="4" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="H98" s="4" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="I98" s="4" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K98" s="5">
-        <v>33.37</v>
+        <v>0.00535</v>
       </c>
       <c r="L98" s="3">
-        <v>24710489</v>
+        <v>7480886772</v>
       </c>
       <c r="M98" s="3">
-        <v>824477.0110000001</v>
+        <v>40000</v>
       </c>
       <c r="N98" s="3">
-        <v>824477.0110000001</v>
+        <v>31737200</v>
       </c>
       <c r="O98" s="6">
-        <v>1</v>
+        <v>793.4299999999999</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>384</v>
+        <v>338</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>385</v>
+        <v>339</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>386</v>
+        <v>340</v>
       </c>
       <c r="E99" s="3" t="s"/>
       <c r="F99" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G99" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="I99" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K99" s="5">
+        <v>0.01156</v>
+      </c>
+      <c r="L99" s="3">
+        <v>10376645776</v>
+      </c>
+      <c r="M99" s="3">
+        <v>120000.72</v>
+      </c>
+      <c r="N99" s="3">
+        <v>108517851.1032</v>
+      </c>
+      <c r="O99" s="6">
+        <v>904.3099999999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E100" s="3" t="s"/>
+      <c r="F100" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="I100" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K100" s="5">
+        <v>0.01156</v>
+      </c>
+      <c r="L100" s="3">
+        <v>10376645776</v>
+      </c>
+      <c r="M100" s="3">
+        <v>120000.72</v>
+      </c>
+      <c r="N100" s="3">
+        <v>108517851.1032</v>
+      </c>
+      <c r="O100" s="6">
+        <v>904.3099999999999</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E101" s="3" t="s"/>
+      <c r="F101" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="I101" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K101" s="5">
+        <v>0.12721</v>
+      </c>
+      <c r="L101" s="3">
+        <v>10376645776</v>
+      </c>
+      <c r="M101" s="3">
+        <v>132000.273</v>
+      </c>
+      <c r="N101" s="3">
+        <v>113946595.66179</v>
+      </c>
+      <c r="O101" s="6">
+        <v>863.23</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E102" s="3" t="s"/>
+      <c r="F102" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="I102" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K102" s="5">
+        <v>0.12721</v>
+      </c>
+      <c r="L102" s="3">
+        <v>10376645776</v>
+      </c>
+      <c r="M102" s="3">
+        <v>132000.273</v>
+      </c>
+      <c r="N102" s="3">
+        <v>113946595.66179</v>
+      </c>
+      <c r="O102" s="6">
+        <v>863.23</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E103" s="3">
+        <v>2</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="I103" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="K103" s="5">
+        <v>33.37</v>
+      </c>
+      <c r="L103" s="3">
+        <v>24710489</v>
+      </c>
+      <c r="M103" s="3">
+        <v>824477.0110000001</v>
+      </c>
+      <c r="N103" s="3">
+        <v>824477.0110000001</v>
+      </c>
+      <c r="O103" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E104" s="3" t="s"/>
+      <c r="F104" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G104" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="H99" s="4" t="s">
+      <c r="H104" s="4" t="s">
         <v>388</v>
       </c>
-      <c r="I99" s="4" t="s">
+      <c r="I104" s="4" t="s">
         <v>389</v>
       </c>
-      <c r="J99" s="2" t="s">
-[...2 lines deleted...]
-      <c r="K99" s="5">
+      <c r="J104" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="K104" s="5">
         <v>2795.69892</v>
       </c>
-      <c r="L99" s="3">
+      <c r="L104" s="3">
         <v>930000</v>
       </c>
-      <c r="M99" s="3">
+      <c r="M104" s="3">
         <v>2600000</v>
       </c>
-      <c r="N99" s="3">
+      <c r="N104" s="3">
         <v>2600000</v>
       </c>
-      <c r="O99" s="6">
-[...4 lines deleted...]
-      <c r="A101" s="8" t="s">
+      <c r="O104" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" s="8" t="s">
         <v>390</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>